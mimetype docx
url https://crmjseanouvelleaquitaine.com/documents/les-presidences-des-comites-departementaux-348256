--- v0 (2025-12-07)
+++ v1 (2026-08-09)
@@ -1911,67 +1911,67 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>06 22 28 84 98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD14DA4" w14:textId="049E0F64" w:rsidR="00B413F4" w:rsidRPr="002D70A3" w:rsidRDefault="009261B9" w:rsidP="006F3C58">
+          <w:p w14:paraId="6BD14DA4" w14:textId="786F84E6" w:rsidR="00B413F4" w:rsidRPr="002D70A3" w:rsidRDefault="00CF363F" w:rsidP="006F3C58">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>cdmjs33@free.fr</w:t>
+              <w:t>contact@cdmjsea33.fr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="579C7C98" w14:textId="77777777" w:rsidR="00B413F4" w:rsidRDefault="00B413F4" w:rsidP="006F3C58">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3676,199 +3676,202 @@
         <w:t>Briaudière</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="2A2A2A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 79400 SAIVRES</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B413F4" w:rsidSect="00F5096D">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E063DB8" w14:textId="77777777" w:rsidR="001423C8" w:rsidRDefault="001423C8">
+    <w:p w14:paraId="7683154C" w14:textId="77777777" w:rsidR="00F96194" w:rsidRDefault="00F96194">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E6A973D" w14:textId="77777777" w:rsidR="001423C8" w:rsidRDefault="001423C8">
+    <w:p w14:paraId="10E148D5" w14:textId="77777777" w:rsidR="00F96194" w:rsidRDefault="00F96194">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75C24088" w14:textId="77777777" w:rsidR="001423C8" w:rsidRDefault="001423C8">
+    <w:p w14:paraId="2F175C1F" w14:textId="77777777" w:rsidR="00F96194" w:rsidRDefault="00F96194">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="088E7983" w14:textId="77777777" w:rsidR="001423C8" w:rsidRDefault="001423C8">
+    <w:p w14:paraId="63E28920" w14:textId="77777777" w:rsidR="00F96194" w:rsidRDefault="00F96194">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B413F4"/>
     <w:rsid w:val="00025FBE"/>
     <w:rsid w:val="00046103"/>
     <w:rsid w:val="001423C8"/>
     <w:rsid w:val="00191FFF"/>
     <w:rsid w:val="001B1745"/>
     <w:rsid w:val="001F6155"/>
     <w:rsid w:val="00211636"/>
+    <w:rsid w:val="002D23BB"/>
     <w:rsid w:val="002D70A3"/>
     <w:rsid w:val="0030489B"/>
     <w:rsid w:val="003F3237"/>
     <w:rsid w:val="00420DE1"/>
     <w:rsid w:val="004547AD"/>
     <w:rsid w:val="0047067B"/>
     <w:rsid w:val="004C65EB"/>
     <w:rsid w:val="006C3287"/>
     <w:rsid w:val="006C6231"/>
     <w:rsid w:val="006D0FD9"/>
     <w:rsid w:val="006D750C"/>
     <w:rsid w:val="006F3C58"/>
     <w:rsid w:val="00766365"/>
     <w:rsid w:val="007A4850"/>
     <w:rsid w:val="007D4F91"/>
     <w:rsid w:val="008E2965"/>
     <w:rsid w:val="008E4717"/>
     <w:rsid w:val="009261B9"/>
     <w:rsid w:val="00930827"/>
     <w:rsid w:val="00A81B75"/>
     <w:rsid w:val="00B00028"/>
     <w:rsid w:val="00B25C43"/>
     <w:rsid w:val="00B413F4"/>
     <w:rsid w:val="00B706D9"/>
     <w:rsid w:val="00B8784B"/>
     <w:rsid w:val="00B93BE6"/>
     <w:rsid w:val="00C858D4"/>
+    <w:rsid w:val="00CF363F"/>
     <w:rsid w:val="00D77409"/>
     <w:rsid w:val="00E72A2B"/>
     <w:rsid w:val="00EA28BA"/>
     <w:rsid w:val="00EC0A76"/>
     <w:rsid w:val="00EC289E"/>
     <w:rsid w:val="00F5096D"/>
+    <w:rsid w:val="00F96194"/>
     <w:rsid w:val="00FB12DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4623,69 +4626,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>231</Words>
-  <Characters>1272</Characters>
+  <Words>232</Words>
+  <Characters>1276</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1501</CharactersWithSpaces>
+  <CharactersWithSpaces>1505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Utilisateur</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>